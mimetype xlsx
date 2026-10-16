--- v0 (2026-04-18)
+++ v1 (2026-10-16)
@@ -422,1667 +422,2324 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:K43"/>
+  <dimension ref="A1:V31"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>id</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>date</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
-          <t>bota_rate</t>
+          <t>desired_rate</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
-          <t>desired_rate</t>
+          <t>bar_rate</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
-          <t>push_rate</t>
+          <t>barb_rate</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
-          <t>website_rate</t>
+          <t>nrro_rate</t>
         </is>
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
+          <t>nrbb_rate</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>nroo_rate</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>booking_rate</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
           <t>static_rate</t>
         </is>
       </c>
-      <c r="H1" s="1" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
+          <t>difference_percent</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>bar_reduction</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>nroo_increase</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>nroo_discount</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>supplement</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
           <t>timestamp</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>barb_increase</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>nrbb_increase</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>wdis_rate</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>wdis_discount</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>wnro_rate</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>wnro_discount</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
-        <v>1</v>
+        <v>26</v>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-10-14</t>
         </is>
       </c>
       <c r="C2" t="n">
-        <v>266.6666666666667</v>
+        <v>240</v>
       </c>
       <c r="D2" t="n">
+        <v>323.2323232323232</v>
+      </c>
+      <c r="E2" t="n">
+        <v>358.2323232323232</v>
+      </c>
+      <c r="F2" t="n">
+        <v>290.9090909090909</v>
+      </c>
+      <c r="G2" t="n">
+        <v>325.9090909090909</v>
+      </c>
+      <c r="H2" t="n">
+        <v>320</v>
+      </c>
+      <c r="I2" t="n">
+        <v>240</v>
+      </c>
+      <c r="J2" t="n">
         <v>200</v>
       </c>
-      <c r="E2" t="n">
-[...20 lines deleted...]
-        </is>
+      <c r="K2" t="n">
+        <v>31.97278911564626</v>
+      </c>
+      <c r="L2" t="n">
+        <v>10</v>
+      </c>
+      <c r="M2" t="n">
+        <v>10</v>
+      </c>
+      <c r="N2" t="n">
+        <v>25</v>
+      </c>
+      <c r="O2" t="n">
+        <v>35</v>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2026-10-14 10:07:07</t>
+        </is>
+      </c>
+      <c r="Q2" t="n">
+        <v>35</v>
+      </c>
+      <c r="R2" t="n">
+        <v>35</v>
+      </c>
+      <c r="S2" t="n">
+        <v>258.5858585858586</v>
+      </c>
+      <c r="T2" t="n">
+        <v>20</v>
+      </c>
+      <c r="U2" t="n">
+        <v>261.8181818181818</v>
+      </c>
+      <c r="V2" t="n">
+        <v>10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
-        <v>2</v>
+        <v>27</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-10-15</t>
         </is>
       </c>
       <c r="C3" t="n">
-        <v>0</v>
+        <v>240</v>
       </c>
       <c r="D3" t="n">
-        <v>0</v>
+        <v>323.2323232323232</v>
       </c>
       <c r="E3" t="n">
-        <v>0</v>
+        <v>358.2323232323232</v>
       </c>
       <c r="F3" t="n">
-        <v>0</v>
+        <v>290.9090909090909</v>
       </c>
       <c r="G3" t="n">
-        <v>0</v>
+        <v>325.9090909090909</v>
       </c>
       <c r="H3" t="n">
-        <v>25</v>
+        <v>320</v>
       </c>
       <c r="I3" t="n">
-        <v>15</v>
+        <v>240</v>
       </c>
       <c r="J3" t="n">
-        <v>20</v>
-[...4 lines deleted...]
-        </is>
+        <v>200</v>
+      </c>
+      <c r="K3" t="n">
+        <v>31.97278911564626</v>
+      </c>
+      <c r="L3" t="n">
+        <v>10</v>
+      </c>
+      <c r="M3" t="n">
+        <v>10</v>
+      </c>
+      <c r="N3" t="n">
+        <v>25</v>
+      </c>
+      <c r="O3" t="n">
+        <v>35</v>
+      </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t>2026-10-14 10:07:07</t>
+        </is>
+      </c>
+      <c r="Q3" t="n">
+        <v>35</v>
+      </c>
+      <c r="R3" t="n">
+        <v>35</v>
+      </c>
+      <c r="S3" t="n">
+        <v>258.5858585858586</v>
+      </c>
+      <c r="T3" t="n">
+        <v>20</v>
+      </c>
+      <c r="U3" t="n">
+        <v>261.8181818181818</v>
+      </c>
+      <c r="V3" t="n">
+        <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
-        <v>3</v>
+        <v>28</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-10-16</t>
         </is>
       </c>
       <c r="C4" t="n">
-        <v>0</v>
+        <v>260</v>
       </c>
       <c r="D4" t="n">
-        <v>0</v>
+        <v>350.1683501683502</v>
       </c>
       <c r="E4" t="n">
-        <v>0</v>
+        <v>385.1683501683502</v>
       </c>
       <c r="F4" t="n">
-        <v>0</v>
+        <v>315.1515151515152</v>
       </c>
       <c r="G4" t="n">
-        <v>0</v>
+        <v>350.1515151515152</v>
       </c>
       <c r="H4" t="n">
-        <v>25</v>
+        <v>346.6666666666667</v>
       </c>
       <c r="I4" t="n">
-        <v>15</v>
+        <v>260.0000000000001</v>
       </c>
       <c r="J4" t="n">
-        <v>20</v>
-[...4 lines deleted...]
-        </is>
+        <v>200</v>
+      </c>
+      <c r="K4" t="n">
+        <v>37.20565149136578</v>
+      </c>
+      <c r="L4" t="n">
+        <v>10</v>
+      </c>
+      <c r="M4" t="n">
+        <v>10</v>
+      </c>
+      <c r="N4" t="n">
+        <v>25</v>
+      </c>
+      <c r="O4" t="n">
+        <v>35</v>
+      </c>
+      <c r="P4" t="inlineStr">
+        <is>
+          <t>2026-10-14 10:07:07</t>
+        </is>
+      </c>
+      <c r="Q4" t="n">
+        <v>35</v>
+      </c>
+      <c r="R4" t="n">
+        <v>35</v>
+      </c>
+      <c r="S4" t="n">
+        <v>280.1346801346801</v>
+      </c>
+      <c r="T4" t="n">
+        <v>20</v>
+      </c>
+      <c r="U4" t="n">
+        <v>283.6363636363637</v>
+      </c>
+      <c r="V4" t="n">
+        <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
-        <v>4</v>
+        <v>29</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-10-17</t>
         </is>
       </c>
       <c r="C5" t="n">
-        <v>0</v>
+        <v>260</v>
       </c>
       <c r="D5" t="n">
-        <v>0</v>
+        <v>350.1683501683502</v>
       </c>
       <c r="E5" t="n">
-        <v>0</v>
+        <v>385.1683501683502</v>
       </c>
       <c r="F5" t="n">
-        <v>0</v>
+        <v>315.1515151515152</v>
       </c>
       <c r="G5" t="n">
-        <v>0</v>
+        <v>350.1515151515152</v>
       </c>
       <c r="H5" t="n">
-        <v>25</v>
+        <v>346.6666666666667</v>
       </c>
       <c r="I5" t="n">
-        <v>15</v>
+        <v>260.0000000000001</v>
       </c>
       <c r="J5" t="n">
-        <v>20</v>
-[...4 lines deleted...]
-        </is>
+        <v>200</v>
+      </c>
+      <c r="K5" t="n">
+        <v>37.20565149136578</v>
+      </c>
+      <c r="L5" t="n">
+        <v>10</v>
+      </c>
+      <c r="M5" t="n">
+        <v>10</v>
+      </c>
+      <c r="N5" t="n">
+        <v>25</v>
+      </c>
+      <c r="O5" t="n">
+        <v>35</v>
+      </c>
+      <c r="P5" t="inlineStr">
+        <is>
+          <t>2026-10-14 10:07:07</t>
+        </is>
+      </c>
+      <c r="Q5" t="n">
+        <v>35</v>
+      </c>
+      <c r="R5" t="n">
+        <v>35</v>
+      </c>
+      <c r="S5" t="n">
+        <v>280.1346801346801</v>
+      </c>
+      <c r="T5" t="n">
+        <v>20</v>
+      </c>
+      <c r="U5" t="n">
+        <v>283.6363636363637</v>
+      </c>
+      <c r="V5" t="n">
+        <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
-        <v>5</v>
+        <v>30</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-10-18</t>
         </is>
       </c>
       <c r="C6" t="n">
-        <v>0</v>
+        <v>260</v>
       </c>
       <c r="D6" t="n">
-        <v>0</v>
+        <v>350.1683501683502</v>
       </c>
       <c r="E6" t="n">
-        <v>0</v>
+        <v>385.1683501683502</v>
       </c>
       <c r="F6" t="n">
-        <v>0</v>
+        <v>315.1515151515152</v>
       </c>
       <c r="G6" t="n">
-        <v>0</v>
+        <v>350.1515151515152</v>
       </c>
       <c r="H6" t="n">
-        <v>25</v>
+        <v>346.6666666666667</v>
       </c>
       <c r="I6" t="n">
-        <v>15</v>
+        <v>260.0000000000001</v>
       </c>
       <c r="J6" t="n">
-        <v>20</v>
-[...4 lines deleted...]
-        </is>
+        <v>200</v>
+      </c>
+      <c r="K6" t="n">
+        <v>37.20565149136578</v>
+      </c>
+      <c r="L6" t="n">
+        <v>10</v>
+      </c>
+      <c r="M6" t="n">
+        <v>10</v>
+      </c>
+      <c r="N6" t="n">
+        <v>25</v>
+      </c>
+      <c r="O6" t="n">
+        <v>35</v>
+      </c>
+      <c r="P6" t="inlineStr">
+        <is>
+          <t>2026-10-14 10:07:07</t>
+        </is>
+      </c>
+      <c r="Q6" t="n">
+        <v>35</v>
+      </c>
+      <c r="R6" t="n">
+        <v>35</v>
+      </c>
+      <c r="S6" t="n">
+        <v>280.1346801346801</v>
+      </c>
+      <c r="T6" t="n">
+        <v>20</v>
+      </c>
+      <c r="U6" t="n">
+        <v>283.6363636363637</v>
+      </c>
+      <c r="V6" t="n">
+        <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
-        <v>6</v>
+        <v>21</v>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-10-14</t>
         </is>
       </c>
       <c r="C7" t="n">
-        <v>0</v>
+        <v>2400</v>
       </c>
       <c r="D7" t="n">
-        <v>0</v>
+        <v>3232.323232323232</v>
       </c>
       <c r="E7" t="n">
-        <v>0</v>
+        <v>3267.323232323232</v>
       </c>
       <c r="F7" t="n">
-        <v>0</v>
+        <v>2909.090909090909</v>
       </c>
       <c r="G7" t="n">
-        <v>0</v>
+        <v>2944.090909090909</v>
       </c>
       <c r="H7" t="n">
-        <v>25</v>
+        <v>3200</v>
       </c>
       <c r="I7" t="n">
-        <v>15</v>
+        <v>2400</v>
       </c>
       <c r="J7" t="n">
-        <v>20</v>
-[...4 lines deleted...]
-        </is>
+        <v>200</v>
+      </c>
+      <c r="K7" t="n">
+        <v>93.19727891156462</v>
+      </c>
+      <c r="L7" t="n">
+        <v>10</v>
+      </c>
+      <c r="M7" t="n">
+        <v>10</v>
+      </c>
+      <c r="N7" t="n">
+        <v>25</v>
+      </c>
+      <c r="O7" t="n">
+        <v>35</v>
+      </c>
+      <c r="P7" t="inlineStr">
+        <is>
+          <t>2026-10-14 10:05:14</t>
+        </is>
+      </c>
+      <c r="Q7" t="n">
+        <v>35</v>
+      </c>
+      <c r="R7" t="n">
+        <v>35</v>
+      </c>
+      <c r="S7" t="n">
+        <v>2585.858585858586</v>
+      </c>
+      <c r="T7" t="n">
+        <v>20</v>
+      </c>
+      <c r="U7" t="n">
+        <v>2618.181818181818</v>
+      </c>
+      <c r="V7" t="n">
+        <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
-        <v>7</v>
+        <v>22</v>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-10-15</t>
         </is>
       </c>
       <c r="C8" t="n">
-        <v>0</v>
+        <v>210</v>
       </c>
       <c r="D8" t="n">
-        <v>0</v>
+        <v>282.8282828282828</v>
       </c>
       <c r="E8" t="n">
-        <v>0</v>
+        <v>317.8282828282828</v>
       </c>
       <c r="F8" t="n">
-        <v>0</v>
+        <v>254.5454545454545</v>
       </c>
       <c r="G8" t="n">
-        <v>0</v>
+        <v>289.5454545454545</v>
       </c>
       <c r="H8" t="n">
-        <v>25</v>
+        <v>280</v>
       </c>
       <c r="I8" t="n">
-        <v>15</v>
+        <v>210</v>
       </c>
       <c r="J8" t="n">
-        <v>20</v>
-[...4 lines deleted...]
-        </is>
+        <v>200</v>
+      </c>
+      <c r="K8" t="n">
+        <v>22.25461613216715</v>
+      </c>
+      <c r="L8" t="n">
+        <v>10</v>
+      </c>
+      <c r="M8" t="n">
+        <v>10</v>
+      </c>
+      <c r="N8" t="n">
+        <v>25</v>
+      </c>
+      <c r="O8" t="n">
+        <v>35</v>
+      </c>
+      <c r="P8" t="inlineStr">
+        <is>
+          <t>2026-10-14 10:05:14</t>
+        </is>
+      </c>
+      <c r="Q8" t="n">
+        <v>35</v>
+      </c>
+      <c r="R8" t="n">
+        <v>35</v>
+      </c>
+      <c r="S8" t="n">
+        <v>226.2626262626262</v>
+      </c>
+      <c r="T8" t="n">
+        <v>20</v>
+      </c>
+      <c r="U8" t="n">
+        <v>229.0909090909091</v>
+      </c>
+      <c r="V8" t="n">
+        <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-10-16</t>
         </is>
       </c>
       <c r="C9" t="n">
-        <v>0</v>
+        <v>200</v>
       </c>
       <c r="D9" t="n">
-        <v>0</v>
+        <v>269.3602693602693</v>
       </c>
       <c r="E9" t="n">
-        <v>0</v>
+        <v>304.3602693602693</v>
       </c>
       <c r="F9" t="n">
-        <v>0</v>
+        <v>242.4242424242424</v>
       </c>
       <c r="G9" t="n">
-        <v>0</v>
+        <v>277.4242424242424</v>
       </c>
       <c r="H9" t="n">
-        <v>25</v>
+        <v>266.6666666666667</v>
       </c>
       <c r="I9" t="n">
-        <v>15</v>
+        <v>200</v>
       </c>
       <c r="J9" t="n">
-        <v>20</v>
-[...4 lines deleted...]
-        </is>
+        <v>200</v>
+      </c>
+      <c r="K9" t="n">
+        <v>18.36734693877552</v>
+      </c>
+      <c r="L9" t="n">
+        <v>10</v>
+      </c>
+      <c r="M9" t="n">
+        <v>10</v>
+      </c>
+      <c r="N9" t="n">
+        <v>25</v>
+      </c>
+      <c r="O9" t="n">
+        <v>35</v>
+      </c>
+      <c r="P9" t="inlineStr">
+        <is>
+          <t>2026-10-14 10:05:14</t>
+        </is>
+      </c>
+      <c r="Q9" t="n">
+        <v>35</v>
+      </c>
+      <c r="R9" t="n">
+        <v>35</v>
+      </c>
+      <c r="S9" t="n">
+        <v>215.4882154882155</v>
+      </c>
+      <c r="T9" t="n">
+        <v>20</v>
+      </c>
+      <c r="U9" t="n">
+        <v>218.1818181818182</v>
+      </c>
+      <c r="V9" t="n">
+        <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-10-17</t>
         </is>
       </c>
       <c r="C10" t="n">
-        <v>0</v>
+        <v>240</v>
       </c>
       <c r="D10" t="n">
-        <v>0</v>
+        <v>323.2323232323232</v>
       </c>
       <c r="E10" t="n">
-        <v>0</v>
+        <v>358.2323232323232</v>
       </c>
       <c r="F10" t="n">
-        <v>0</v>
+        <v>290.9090909090909</v>
       </c>
       <c r="G10" t="n">
-        <v>0</v>
+        <v>325.9090909090909</v>
       </c>
       <c r="H10" t="n">
-        <v>25</v>
+        <v>320</v>
       </c>
       <c r="I10" t="n">
-        <v>15</v>
+        <v>240</v>
       </c>
       <c r="J10" t="n">
-        <v>20</v>
-[...4 lines deleted...]
-        </is>
+        <v>200</v>
+      </c>
+      <c r="K10" t="n">
+        <v>31.97278911564626</v>
+      </c>
+      <c r="L10" t="n">
+        <v>10</v>
+      </c>
+      <c r="M10" t="n">
+        <v>10</v>
+      </c>
+      <c r="N10" t="n">
+        <v>25</v>
+      </c>
+      <c r="O10" t="n">
+        <v>35</v>
+      </c>
+      <c r="P10" t="inlineStr">
+        <is>
+          <t>2026-10-14 10:05:14</t>
+        </is>
+      </c>
+      <c r="Q10" t="n">
+        <v>35</v>
+      </c>
+      <c r="R10" t="n">
+        <v>35</v>
+      </c>
+      <c r="S10" t="n">
+        <v>258.5858585858586</v>
+      </c>
+      <c r="T10" t="n">
+        <v>20</v>
+      </c>
+      <c r="U10" t="n">
+        <v>261.8181818181818</v>
+      </c>
+      <c r="V10" t="n">
+        <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-10-18</t>
         </is>
       </c>
       <c r="C11" t="n">
-        <v>0</v>
+        <v>240</v>
       </c>
       <c r="D11" t="n">
-        <v>0</v>
+        <v>323.2323232323232</v>
       </c>
       <c r="E11" t="n">
-        <v>0</v>
+        <v>358.2323232323232</v>
       </c>
       <c r="F11" t="n">
-        <v>0</v>
+        <v>290.9090909090909</v>
       </c>
       <c r="G11" t="n">
-        <v>0</v>
+        <v>325.9090909090909</v>
       </c>
       <c r="H11" t="n">
-        <v>25</v>
+        <v>320</v>
       </c>
       <c r="I11" t="n">
-        <v>15</v>
+        <v>240</v>
       </c>
       <c r="J11" t="n">
-        <v>20</v>
-[...4 lines deleted...]
-        </is>
+        <v>200</v>
+      </c>
+      <c r="K11" t="n">
+        <v>31.97278911564626</v>
+      </c>
+      <c r="L11" t="n">
+        <v>10</v>
+      </c>
+      <c r="M11" t="n">
+        <v>10</v>
+      </c>
+      <c r="N11" t="n">
+        <v>25</v>
+      </c>
+      <c r="O11" t="n">
+        <v>35</v>
+      </c>
+      <c r="P11" t="inlineStr">
+        <is>
+          <t>2026-10-14 10:05:14</t>
+        </is>
+      </c>
+      <c r="Q11" t="n">
+        <v>35</v>
+      </c>
+      <c r="R11" t="n">
+        <v>35</v>
+      </c>
+      <c r="S11" t="n">
+        <v>258.5858585858586</v>
+      </c>
+      <c r="T11" t="n">
+        <v>20</v>
+      </c>
+      <c r="U11" t="n">
+        <v>261.8181818181818</v>
+      </c>
+      <c r="V11" t="n">
+        <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-10-12</t>
         </is>
       </c>
       <c r="C12" t="n">
-        <v>0</v>
+        <v>260</v>
       </c>
       <c r="D12" t="n">
-        <v>0</v>
+        <v>350.1683501683502</v>
       </c>
       <c r="E12" t="n">
-        <v>0</v>
+        <v>385.1683501683502</v>
       </c>
       <c r="F12" t="n">
-        <v>0</v>
+        <v>315.1515151515152</v>
       </c>
       <c r="G12" t="n">
-        <v>0</v>
+        <v>350.1515151515152</v>
       </c>
       <c r="H12" t="n">
-        <v>25</v>
+        <v>346.6666666666667</v>
       </c>
       <c r="I12" t="n">
-        <v>15</v>
+        <v>260.0000000000001</v>
       </c>
       <c r="J12" t="n">
-        <v>20</v>
-[...4 lines deleted...]
-        </is>
+        <v>200</v>
+      </c>
+      <c r="K12" t="n">
+        <v>37.20565149136578</v>
+      </c>
+      <c r="L12" t="n">
+        <v>10</v>
+      </c>
+      <c r="M12" t="n">
+        <v>10</v>
+      </c>
+      <c r="N12" t="n">
+        <v>25</v>
+      </c>
+      <c r="O12" t="n">
+        <v>35</v>
+      </c>
+      <c r="P12" t="inlineStr">
+        <is>
+          <t>2026-10-12 15:44:33</t>
+        </is>
+      </c>
+      <c r="Q12" t="n">
+        <v>35</v>
+      </c>
+      <c r="R12" t="n">
+        <v>35</v>
+      </c>
+      <c r="S12" t="n">
+        <v>280.1346801346801</v>
+      </c>
+      <c r="T12" t="n">
+        <v>20</v>
+      </c>
+      <c r="U12" t="n">
+        <v>283.6363636363637</v>
+      </c>
+      <c r="V12" t="n">
+        <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-10-13</t>
         </is>
       </c>
       <c r="C13" t="n">
-        <v>0</v>
+        <v>230</v>
       </c>
       <c r="D13" t="n">
-        <v>0</v>
+        <v>309.7643097643098</v>
       </c>
       <c r="E13" t="n">
-        <v>0</v>
+        <v>344.7643097643098</v>
       </c>
       <c r="F13" t="n">
-        <v>0</v>
+        <v>278.7878787878788</v>
       </c>
       <c r="G13" t="n">
-        <v>0</v>
+        <v>313.7878787878788</v>
       </c>
       <c r="H13" t="n">
-        <v>25</v>
+        <v>306.6666666666667</v>
       </c>
       <c r="I13" t="n">
-        <v>15</v>
+        <v>230.0000000000001</v>
       </c>
       <c r="J13" t="n">
-        <v>20</v>
-[...4 lines deleted...]
-        </is>
+        <v>200</v>
+      </c>
+      <c r="K13" t="n">
+        <v>29.0150842945874</v>
+      </c>
+      <c r="L13" t="n">
+        <v>10</v>
+      </c>
+      <c r="M13" t="n">
+        <v>10</v>
+      </c>
+      <c r="N13" t="n">
+        <v>25</v>
+      </c>
+      <c r="O13" t="n">
+        <v>35</v>
+      </c>
+      <c r="P13" t="inlineStr">
+        <is>
+          <t>2026-10-12 15:44:33</t>
+        </is>
+      </c>
+      <c r="Q13" t="n">
+        <v>35</v>
+      </c>
+      <c r="R13" t="n">
+        <v>35</v>
+      </c>
+      <c r="S13" t="n">
+        <v>247.8114478114478</v>
+      </c>
+      <c r="T13" t="n">
+        <v>20</v>
+      </c>
+      <c r="U13" t="n">
+        <v>250.9090909090909</v>
+      </c>
+      <c r="V13" t="n">
+        <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-10-14</t>
         </is>
       </c>
       <c r="C14" t="n">
-        <v>0</v>
+        <v>210</v>
       </c>
       <c r="D14" t="n">
-        <v>0</v>
+        <v>282.8282828282828</v>
       </c>
       <c r="E14" t="n">
-        <v>0</v>
+        <v>317.8282828282828</v>
       </c>
       <c r="F14" t="n">
-        <v>0</v>
+        <v>254.5454545454545</v>
       </c>
       <c r="G14" t="n">
-        <v>0</v>
+        <v>289.5454545454545</v>
       </c>
       <c r="H14" t="n">
-        <v>25</v>
+        <v>280</v>
       </c>
       <c r="I14" t="n">
-        <v>15</v>
+        <v>210</v>
       </c>
       <c r="J14" t="n">
-        <v>20</v>
-[...4 lines deleted...]
-        </is>
+        <v>200</v>
+      </c>
+      <c r="K14" t="n">
+        <v>22.25461613216715</v>
+      </c>
+      <c r="L14" t="n">
+        <v>10</v>
+      </c>
+      <c r="M14" t="n">
+        <v>10</v>
+      </c>
+      <c r="N14" t="n">
+        <v>25</v>
+      </c>
+      <c r="O14" t="n">
+        <v>35</v>
+      </c>
+      <c r="P14" t="inlineStr">
+        <is>
+          <t>2026-10-12 15:44:33</t>
+        </is>
+      </c>
+      <c r="Q14" t="n">
+        <v>35</v>
+      </c>
+      <c r="R14" t="n">
+        <v>35</v>
+      </c>
+      <c r="S14" t="n">
+        <v>226.2626262626262</v>
+      </c>
+      <c r="T14" t="n">
+        <v>20</v>
+      </c>
+      <c r="U14" t="n">
+        <v>229.0909090909091</v>
+      </c>
+      <c r="V14" t="n">
+        <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-10-15</t>
         </is>
       </c>
       <c r="C15" t="n">
-        <v>0</v>
+        <v>200</v>
       </c>
       <c r="D15" t="n">
-        <v>0</v>
+        <v>269.3602693602693</v>
       </c>
       <c r="E15" t="n">
-        <v>0</v>
+        <v>304.3602693602693</v>
       </c>
       <c r="F15" t="n">
-        <v>0</v>
+        <v>242.4242424242424</v>
       </c>
       <c r="G15" t="n">
-        <v>0</v>
+        <v>277.4242424242424</v>
       </c>
       <c r="H15" t="n">
-        <v>25</v>
+        <v>266.6666666666667</v>
       </c>
       <c r="I15" t="n">
-        <v>15</v>
+        <v>200</v>
       </c>
       <c r="J15" t="n">
-        <v>20</v>
-[...4 lines deleted...]
-        </is>
+        <v>200</v>
+      </c>
+      <c r="K15" t="n">
+        <v>18.36734693877552</v>
+      </c>
+      <c r="L15" t="n">
+        <v>10</v>
+      </c>
+      <c r="M15" t="n">
+        <v>10</v>
+      </c>
+      <c r="N15" t="n">
+        <v>25</v>
+      </c>
+      <c r="O15" t="n">
+        <v>35</v>
+      </c>
+      <c r="P15" t="inlineStr">
+        <is>
+          <t>2026-10-12 15:44:33</t>
+        </is>
+      </c>
+      <c r="Q15" t="n">
+        <v>35</v>
+      </c>
+      <c r="R15" t="n">
+        <v>35</v>
+      </c>
+      <c r="S15" t="n">
+        <v>215.4882154882155</v>
+      </c>
+      <c r="T15" t="n">
+        <v>20</v>
+      </c>
+      <c r="U15" t="n">
+        <v>218.1818181818182</v>
+      </c>
+      <c r="V15" t="n">
+        <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-10-16</t>
         </is>
       </c>
       <c r="C16" t="n">
-        <v>0</v>
+        <v>240</v>
       </c>
       <c r="D16" t="n">
-        <v>0</v>
+        <v>323.2323232323232</v>
       </c>
       <c r="E16" t="n">
-        <v>0</v>
+        <v>358.2323232323232</v>
       </c>
       <c r="F16" t="n">
-        <v>0</v>
+        <v>290.9090909090909</v>
       </c>
       <c r="G16" t="n">
-        <v>0</v>
+        <v>325.9090909090909</v>
       </c>
       <c r="H16" t="n">
-        <v>25</v>
+        <v>320</v>
       </c>
       <c r="I16" t="n">
-        <v>15</v>
+        <v>240</v>
       </c>
       <c r="J16" t="n">
-        <v>20</v>
-[...4 lines deleted...]
-        </is>
+        <v>200</v>
+      </c>
+      <c r="K16" t="n">
+        <v>31.97278911564626</v>
+      </c>
+      <c r="L16" t="n">
+        <v>10</v>
+      </c>
+      <c r="M16" t="n">
+        <v>10</v>
+      </c>
+      <c r="N16" t="n">
+        <v>25</v>
+      </c>
+      <c r="O16" t="n">
+        <v>35</v>
+      </c>
+      <c r="P16" t="inlineStr">
+        <is>
+          <t>2026-10-12 15:44:33</t>
+        </is>
+      </c>
+      <c r="Q16" t="n">
+        <v>35</v>
+      </c>
+      <c r="R16" t="n">
+        <v>35</v>
+      </c>
+      <c r="S16" t="n">
+        <v>258.5858585858586</v>
+      </c>
+      <c r="T16" t="n">
+        <v>20</v>
+      </c>
+      <c r="U16" t="n">
+        <v>261.8181818181818</v>
+      </c>
+      <c r="V16" t="n">
+        <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-10-10</t>
         </is>
       </c>
       <c r="C17" t="n">
-        <v>0</v>
+        <v>225</v>
       </c>
       <c r="D17" t="n">
-        <v>0</v>
+        <v>303.030303030303</v>
       </c>
       <c r="E17" t="n">
-        <v>0</v>
+        <v>338.030303030303</v>
       </c>
       <c r="F17" t="n">
-        <v>0</v>
+        <v>272.7272727272727</v>
       </c>
       <c r="G17" t="n">
-        <v>0</v>
+        <v>307.7272727272727</v>
       </c>
       <c r="H17" t="n">
-        <v>25</v>
+        <v>300</v>
       </c>
       <c r="I17" t="n">
-        <v>15</v>
+        <v>225</v>
       </c>
       <c r="J17" t="n">
-        <v>20</v>
-[...4 lines deleted...]
-        </is>
+        <v>200</v>
+      </c>
+      <c r="K17" t="n">
+        <v>27.43764172335601</v>
+      </c>
+      <c r="L17" t="n">
+        <v>10</v>
+      </c>
+      <c r="M17" t="n">
+        <v>10</v>
+      </c>
+      <c r="N17" t="n">
+        <v>25</v>
+      </c>
+      <c r="O17" t="n">
+        <v>35</v>
+      </c>
+      <c r="P17" t="inlineStr">
+        <is>
+          <t>2026-10-10 10:04:21</t>
+        </is>
+      </c>
+      <c r="Q17" t="n">
+        <v>35</v>
+      </c>
+      <c r="R17" t="n">
+        <v>35</v>
+      </c>
+      <c r="S17" t="n">
+        <v>242.4242424242424</v>
+      </c>
+      <c r="T17" t="n">
+        <v>20</v>
+      </c>
+      <c r="U17" t="n">
+        <v>245.4545454545454</v>
+      </c>
+      <c r="V17" t="n">
+        <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-10-11</t>
         </is>
       </c>
       <c r="C18" t="n">
-        <v>0</v>
+        <v>185</v>
       </c>
       <c r="D18" t="n">
-        <v>0</v>
+        <v>249.1582491582491</v>
       </c>
       <c r="E18" t="n">
-        <v>0</v>
+        <v>284.1582491582491</v>
       </c>
       <c r="F18" t="n">
-        <v>0</v>
+        <v>224.2424242424242</v>
       </c>
       <c r="G18" t="n">
-        <v>0</v>
+        <v>259.2424242424242</v>
       </c>
       <c r="H18" t="n">
-        <v>25</v>
+        <v>246.6666666666667</v>
       </c>
       <c r="I18" t="n">
-        <v>15</v>
+        <v>185</v>
       </c>
       <c r="J18" t="n">
-        <v>20</v>
-[...4 lines deleted...]
-        </is>
+        <v>200</v>
+      </c>
+      <c r="K18" t="n">
+        <v>11.74848317705462</v>
+      </c>
+      <c r="L18" t="n">
+        <v>10</v>
+      </c>
+      <c r="M18" t="n">
+        <v>10</v>
+      </c>
+      <c r="N18" t="n">
+        <v>25</v>
+      </c>
+      <c r="O18" t="n">
+        <v>35</v>
+      </c>
+      <c r="P18" t="inlineStr">
+        <is>
+          <t>2026-10-10 10:04:21</t>
+        </is>
+      </c>
+      <c r="Q18" t="n">
+        <v>35</v>
+      </c>
+      <c r="R18" t="n">
+        <v>35</v>
+      </c>
+      <c r="S18" t="n">
+        <v>199.3265993265993</v>
+      </c>
+      <c r="T18" t="n">
+        <v>20</v>
+      </c>
+      <c r="U18" t="n">
+        <v>201.8181818181818</v>
+      </c>
+      <c r="V18" t="n">
+        <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-10-12</t>
         </is>
       </c>
       <c r="C19" t="n">
-        <v>0</v>
+        <v>180</v>
       </c>
       <c r="D19" t="n">
-        <v>0</v>
+        <v>242.4242424242424</v>
       </c>
       <c r="E19" t="n">
-        <v>0</v>
+        <v>277.4242424242424</v>
       </c>
       <c r="F19" t="n">
-        <v>0</v>
+        <v>218.1818181818182</v>
       </c>
       <c r="G19" t="n">
-        <v>0</v>
+        <v>253.1818181818182</v>
       </c>
       <c r="H19" t="n">
-        <v>25</v>
+        <v>240</v>
       </c>
       <c r="I19" t="n">
-        <v>15</v>
+        <v>180</v>
       </c>
       <c r="J19" t="n">
-        <v>20</v>
-[...4 lines deleted...]
-        </is>
+        <v>200</v>
+      </c>
+      <c r="K19" t="n">
+        <v>9.297052154195024</v>
+      </c>
+      <c r="L19" t="n">
+        <v>10</v>
+      </c>
+      <c r="M19" t="n">
+        <v>10</v>
+      </c>
+      <c r="N19" t="n">
+        <v>25</v>
+      </c>
+      <c r="O19" t="n">
+        <v>35</v>
+      </c>
+      <c r="P19" t="inlineStr">
+        <is>
+          <t>2026-10-10 10:04:21</t>
+        </is>
+      </c>
+      <c r="Q19" t="n">
+        <v>35</v>
+      </c>
+      <c r="R19" t="n">
+        <v>35</v>
+      </c>
+      <c r="S19" t="n">
+        <v>193.9393939393939</v>
+      </c>
+      <c r="T19" t="n">
+        <v>20</v>
+      </c>
+      <c r="U19" t="n">
+        <v>196.3636363636363</v>
+      </c>
+      <c r="V19" t="n">
+        <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-10-13</t>
         </is>
       </c>
       <c r="C20" t="n">
-        <v>0</v>
+        <v>180</v>
       </c>
       <c r="D20" t="n">
-        <v>0</v>
+        <v>242.4242424242424</v>
       </c>
       <c r="E20" t="n">
-        <v>0</v>
+        <v>277.4242424242424</v>
       </c>
       <c r="F20" t="n">
-        <v>0</v>
+        <v>218.1818181818182</v>
       </c>
       <c r="G20" t="n">
-        <v>0</v>
+        <v>253.1818181818182</v>
       </c>
       <c r="H20" t="n">
-        <v>25</v>
+        <v>240</v>
       </c>
       <c r="I20" t="n">
-        <v>15</v>
+        <v>180</v>
       </c>
       <c r="J20" t="n">
-        <v>20</v>
-[...4 lines deleted...]
-        </is>
+        <v>200</v>
+      </c>
+      <c r="K20" t="n">
+        <v>9.297052154195024</v>
+      </c>
+      <c r="L20" t="n">
+        <v>10</v>
+      </c>
+      <c r="M20" t="n">
+        <v>10</v>
+      </c>
+      <c r="N20" t="n">
+        <v>25</v>
+      </c>
+      <c r="O20" t="n">
+        <v>35</v>
+      </c>
+      <c r="P20" t="inlineStr">
+        <is>
+          <t>2026-10-10 10:04:21</t>
+        </is>
+      </c>
+      <c r="Q20" t="n">
+        <v>35</v>
+      </c>
+      <c r="R20" t="n">
+        <v>35</v>
+      </c>
+      <c r="S20" t="n">
+        <v>193.9393939393939</v>
+      </c>
+      <c r="T20" t="n">
+        <v>20</v>
+      </c>
+      <c r="U20" t="n">
+        <v>196.3636363636363</v>
+      </c>
+      <c r="V20" t="n">
+        <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-10-14</t>
         </is>
       </c>
       <c r="C21" t="n">
-        <v>0</v>
+        <v>180</v>
       </c>
       <c r="D21" t="n">
-        <v>0</v>
+        <v>242.4242424242424</v>
       </c>
       <c r="E21" t="n">
-        <v>0</v>
+        <v>277.4242424242424</v>
       </c>
       <c r="F21" t="n">
-        <v>0</v>
+        <v>218.1818181818182</v>
       </c>
       <c r="G21" t="n">
-        <v>0</v>
+        <v>253.1818181818182</v>
       </c>
       <c r="H21" t="n">
-        <v>25</v>
+        <v>240</v>
       </c>
       <c r="I21" t="n">
-        <v>15</v>
+        <v>180</v>
       </c>
       <c r="J21" t="n">
-        <v>20</v>
-[...4 lines deleted...]
-        </is>
+        <v>200</v>
+      </c>
+      <c r="K21" t="n">
+        <v>9.297052154195024</v>
+      </c>
+      <c r="L21" t="n">
+        <v>10</v>
+      </c>
+      <c r="M21" t="n">
+        <v>10</v>
+      </c>
+      <c r="N21" t="n">
+        <v>25</v>
+      </c>
+      <c r="O21" t="n">
+        <v>35</v>
+      </c>
+      <c r="P21" t="inlineStr">
+        <is>
+          <t>2026-10-10 10:04:21</t>
+        </is>
+      </c>
+      <c r="Q21" t="n">
+        <v>35</v>
+      </c>
+      <c r="R21" t="n">
+        <v>35</v>
+      </c>
+      <c r="S21" t="n">
+        <v>193.9393939393939</v>
+      </c>
+      <c r="T21" t="n">
+        <v>20</v>
+      </c>
+      <c r="U21" t="n">
+        <v>196.3636363636363</v>
+      </c>
+      <c r="V21" t="n">
+        <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
-        <v>21</v>
+        <v>6</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-10-09</t>
         </is>
       </c>
       <c r="C22" t="n">
-        <v>0</v>
+        <v>180</v>
       </c>
       <c r="D22" t="n">
-        <v>0</v>
+        <v>242.4242424242424</v>
       </c>
       <c r="E22" t="n">
-        <v>0</v>
+        <v>277.4242424242424</v>
       </c>
       <c r="F22" t="n">
-        <v>0</v>
+        <v>218.1818181818182</v>
       </c>
       <c r="G22" t="n">
-        <v>0</v>
+        <v>253.1818181818182</v>
       </c>
       <c r="H22" t="n">
-        <v>25</v>
+        <v>240</v>
       </c>
       <c r="I22" t="n">
-        <v>15</v>
+        <v>180</v>
       </c>
       <c r="J22" t="n">
-        <v>20</v>
-[...4 lines deleted...]
-        </is>
+        <v>256</v>
+      </c>
+      <c r="K22" t="n">
+        <v>-16.09977324263037</v>
+      </c>
+      <c r="L22" t="n">
+        <v>10</v>
+      </c>
+      <c r="M22" t="n">
+        <v>10</v>
+      </c>
+      <c r="N22" t="n">
+        <v>25</v>
+      </c>
+      <c r="O22" t="n">
+        <v>35</v>
+      </c>
+      <c r="P22" t="inlineStr">
+        <is>
+          <t>2026-10-09 08:51:54</t>
+        </is>
+      </c>
+      <c r="Q22" t="n">
+        <v>35</v>
+      </c>
+      <c r="R22" t="n">
+        <v>35</v>
+      </c>
+      <c r="S22" t="n">
+        <v>193.9393939393939</v>
+      </c>
+      <c r="T22" t="n">
+        <v>20</v>
+      </c>
+      <c r="U22" t="n">
+        <v>196.3636363636363</v>
+      </c>
+      <c r="V22" t="n">
+        <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-10-10</t>
         </is>
       </c>
       <c r="C23" t="n">
-        <v>133.3333333333333</v>
+        <v>213</v>
       </c>
       <c r="D23" t="n">
-        <v>100</v>
+        <v>286.8686868686868</v>
       </c>
       <c r="E23" t="n">
-        <v>115.9420289855073</v>
+        <v>321.8686868686868</v>
       </c>
       <c r="F23" t="n">
-        <v>92.75362318840581</v>
+        <v>258.1818181818182</v>
       </c>
       <c r="G23" t="n">
-        <v>120</v>
+        <v>293.1818181818182</v>
       </c>
       <c r="H23" t="n">
-        <v>25</v>
+        <v>284.0000000000001</v>
       </c>
       <c r="I23" t="n">
-        <v>15</v>
+        <v>213.0000000000001</v>
       </c>
       <c r="J23" t="n">
-        <v>20</v>
-[...4 lines deleted...]
-        </is>
+        <v>256</v>
+      </c>
+      <c r="K23" t="n">
+        <v>1.887515569608129</v>
+      </c>
+      <c r="L23" t="n">
+        <v>10</v>
+      </c>
+      <c r="M23" t="n">
+        <v>10</v>
+      </c>
+      <c r="N23" t="n">
+        <v>25</v>
+      </c>
+      <c r="O23" t="n">
+        <v>35</v>
+      </c>
+      <c r="P23" t="inlineStr">
+        <is>
+          <t>2026-10-09 08:51:54</t>
+        </is>
+      </c>
+      <c r="Q23" t="n">
+        <v>35</v>
+      </c>
+      <c r="R23" t="n">
+        <v>35</v>
+      </c>
+      <c r="S23" t="n">
+        <v>229.4949494949495</v>
+      </c>
+      <c r="T23" t="n">
+        <v>20</v>
+      </c>
+      <c r="U23" t="n">
+        <v>232.3636363636364</v>
+      </c>
+      <c r="V23" t="n">
+        <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="B24" t="inlineStr"/>
+        <v>8</v>
+      </c>
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>2026-10-11</t>
+        </is>
+      </c>
       <c r="C24" t="n">
-        <v>0</v>
+        <v>203</v>
       </c>
       <c r="D24" t="n">
-        <v>0</v>
+        <v>273.4006734006734</v>
       </c>
       <c r="E24" t="n">
-        <v>0</v>
+        <v>308.4006734006734</v>
       </c>
       <c r="F24" t="n">
-        <v>0</v>
+        <v>246.0606060606061</v>
       </c>
       <c r="G24" t="n">
-        <v>0</v>
+        <v>281.0606060606061</v>
       </c>
       <c r="H24" t="n">
-        <v>25</v>
+        <v>270.6666666666667</v>
       </c>
       <c r="I24" t="n">
-        <v>15</v>
+        <v>203</v>
       </c>
       <c r="J24" t="n">
-        <v>20</v>
-[...4 lines deleted...]
-        </is>
+        <v>256</v>
+      </c>
+      <c r="K24" t="n">
+        <v>-2.945611742233834</v>
+      </c>
+      <c r="L24" t="n">
+        <v>10</v>
+      </c>
+      <c r="M24" t="n">
+        <v>10</v>
+      </c>
+      <c r="N24" t="n">
+        <v>25</v>
+      </c>
+      <c r="O24" t="n">
+        <v>35</v>
+      </c>
+      <c r="P24" t="inlineStr">
+        <is>
+          <t>2026-10-09 08:51:54</t>
+        </is>
+      </c>
+      <c r="Q24" t="n">
+        <v>35</v>
+      </c>
+      <c r="R24" t="n">
+        <v>35</v>
+      </c>
+      <c r="S24" t="n">
+        <v>218.7205387205387</v>
+      </c>
+      <c r="T24" t="n">
+        <v>20</v>
+      </c>
+      <c r="U24" t="n">
+        <v>221.4545454545455</v>
+      </c>
+      <c r="V24" t="n">
+        <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="B25" t="inlineStr"/>
+        <v>9</v>
+      </c>
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>2026-10-12</t>
+        </is>
+      </c>
       <c r="C25" t="n">
-        <v>0</v>
+        <v>203</v>
       </c>
       <c r="D25" t="n">
-        <v>0</v>
+        <v>273.4006734006734</v>
       </c>
       <c r="E25" t="n">
-        <v>0</v>
+        <v>308.4006734006734</v>
       </c>
       <c r="F25" t="n">
-        <v>0</v>
+        <v>246.0606060606061</v>
       </c>
       <c r="G25" t="n">
-        <v>0</v>
+        <v>281.0606060606061</v>
       </c>
       <c r="H25" t="n">
-        <v>25</v>
+        <v>270.6666666666667</v>
       </c>
       <c r="I25" t="n">
-        <v>15</v>
+        <v>203</v>
       </c>
       <c r="J25" t="n">
-        <v>20</v>
-[...4 lines deleted...]
-        </is>
+        <v>256</v>
+      </c>
+      <c r="K25" t="n">
+        <v>-2.945611742233834</v>
+      </c>
+      <c r="L25" t="n">
+        <v>10</v>
+      </c>
+      <c r="M25" t="n">
+        <v>10</v>
+      </c>
+      <c r="N25" t="n">
+        <v>25</v>
+      </c>
+      <c r="O25" t="n">
+        <v>35</v>
+      </c>
+      <c r="P25" t="inlineStr">
+        <is>
+          <t>2026-10-09 08:51:54</t>
+        </is>
+      </c>
+      <c r="Q25" t="n">
+        <v>35</v>
+      </c>
+      <c r="R25" t="n">
+        <v>35</v>
+      </c>
+      <c r="S25" t="n">
+        <v>218.7205387205387</v>
+      </c>
+      <c r="T25" t="n">
+        <v>20</v>
+      </c>
+      <c r="U25" t="n">
+        <v>221.4545454545455</v>
+      </c>
+      <c r="V25" t="n">
+        <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="B26" t="inlineStr"/>
+        <v>10</v>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>2026-10-13</t>
+        </is>
+      </c>
       <c r="C26" t="n">
-        <v>0</v>
+        <v>203</v>
       </c>
       <c r="D26" t="n">
-        <v>0</v>
+        <v>273.4006734006734</v>
       </c>
       <c r="E26" t="n">
-        <v>0</v>
+        <v>308.4006734006734</v>
       </c>
       <c r="F26" t="n">
-        <v>0</v>
+        <v>246.0606060606061</v>
       </c>
       <c r="G26" t="n">
-        <v>0</v>
+        <v>281.0606060606061</v>
       </c>
       <c r="H26" t="n">
-        <v>25</v>
+        <v>270.6666666666667</v>
       </c>
       <c r="I26" t="n">
-        <v>15</v>
+        <v>203</v>
       </c>
       <c r="J26" t="n">
-        <v>20</v>
-[...4 lines deleted...]
-        </is>
+        <v>256</v>
+      </c>
+      <c r="K26" t="n">
+        <v>-2.945611742233834</v>
+      </c>
+      <c r="L26" t="n">
+        <v>10</v>
+      </c>
+      <c r="M26" t="n">
+        <v>10</v>
+      </c>
+      <c r="N26" t="n">
+        <v>25</v>
+      </c>
+      <c r="O26" t="n">
+        <v>35</v>
+      </c>
+      <c r="P26" t="inlineStr">
+        <is>
+          <t>2026-10-09 08:51:54</t>
+        </is>
+      </c>
+      <c r="Q26" t="n">
+        <v>35</v>
+      </c>
+      <c r="R26" t="n">
+        <v>35</v>
+      </c>
+      <c r="S26" t="n">
+        <v>218.7205387205387</v>
+      </c>
+      <c r="T26" t="n">
+        <v>20</v>
+      </c>
+      <c r="U26" t="n">
+        <v>221.4545454545455</v>
+      </c>
+      <c r="V26" t="n">
+        <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="B27" t="inlineStr"/>
+        <v>1</v>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>2026-10-08</t>
+        </is>
+      </c>
       <c r="C27" t="n">
-        <v>0</v>
+        <v>200</v>
       </c>
       <c r="D27" t="n">
-        <v>0</v>
+        <v>269.3602693602693</v>
       </c>
       <c r="E27" t="n">
-        <v>0</v>
+        <v>304.3602693602693</v>
       </c>
       <c r="F27" t="n">
-        <v>0</v>
+        <v>242.4242424242424</v>
       </c>
       <c r="G27" t="n">
-        <v>0</v>
+        <v>277.4242424242424</v>
       </c>
       <c r="H27" t="n">
-        <v>25</v>
+        <v>266.6666666666667</v>
       </c>
       <c r="I27" t="n">
-        <v>15</v>
+        <v>200</v>
       </c>
       <c r="J27" t="n">
-        <v>20</v>
-[...4 lines deleted...]
-        </is>
+        <v>256</v>
+      </c>
+      <c r="K27" t="n">
+        <v>-4.489795918367335</v>
+      </c>
+      <c r="L27" t="n">
+        <v>10</v>
+      </c>
+      <c r="M27" t="n">
+        <v>10</v>
+      </c>
+      <c r="N27" t="n">
+        <v>25</v>
+      </c>
+      <c r="O27" t="n">
+        <v>35</v>
+      </c>
+      <c r="P27" t="inlineStr">
+        <is>
+          <t>2026-10-08 23:33:00</t>
+        </is>
+      </c>
+      <c r="Q27" t="n">
+        <v>35</v>
+      </c>
+      <c r="R27" t="n">
+        <v>35</v>
+      </c>
+      <c r="S27" t="n">
+        <v>215.4882154882155</v>
+      </c>
+      <c r="T27" t="n">
+        <v>20</v>
+      </c>
+      <c r="U27" t="n">
+        <v>218.1818181818182</v>
+      </c>
+      <c r="V27" t="n">
+        <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="B28" t="inlineStr"/>
+        <v>2</v>
+      </c>
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>2026-10-09</t>
+        </is>
+      </c>
       <c r="C28" t="n">
-        <v>0</v>
+        <v>213</v>
       </c>
       <c r="D28" t="n">
-        <v>0</v>
+        <v>286.8686868686868</v>
       </c>
       <c r="E28" t="n">
-        <v>0</v>
+        <v>321.8686868686868</v>
       </c>
       <c r="F28" t="n">
-        <v>0</v>
+        <v>258.1818181818182</v>
       </c>
       <c r="G28" t="n">
-        <v>0</v>
+        <v>293.1818181818182</v>
       </c>
       <c r="H28" t="n">
-        <v>25</v>
+        <v>284.0000000000001</v>
       </c>
       <c r="I28" t="n">
-        <v>15</v>
+        <v>213.0000000000001</v>
       </c>
       <c r="J28" t="n">
-        <v>20</v>
-[...4 lines deleted...]
-        </is>
+        <v>256</v>
+      </c>
+      <c r="K28" t="n">
+        <v>1.887515569608129</v>
+      </c>
+      <c r="L28" t="n">
+        <v>10</v>
+      </c>
+      <c r="M28" t="n">
+        <v>10</v>
+      </c>
+      <c r="N28" t="n">
+        <v>25</v>
+      </c>
+      <c r="O28" t="n">
+        <v>35</v>
+      </c>
+      <c r="P28" t="inlineStr">
+        <is>
+          <t>2026-10-08 23:33:00</t>
+        </is>
+      </c>
+      <c r="Q28" t="n">
+        <v>35</v>
+      </c>
+      <c r="R28" t="n">
+        <v>35</v>
+      </c>
+      <c r="S28" t="n">
+        <v>229.4949494949495</v>
+      </c>
+      <c r="T28" t="n">
+        <v>20</v>
+      </c>
+      <c r="U28" t="n">
+        <v>232.3636363636364</v>
+      </c>
+      <c r="V28" t="n">
+        <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="B29" t="inlineStr"/>
+        <v>3</v>
+      </c>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>2026-10-10</t>
+        </is>
+      </c>
       <c r="C29" t="n">
-        <v>0</v>
+        <v>203</v>
       </c>
       <c r="D29" t="n">
-        <v>0</v>
+        <v>273.4006734006734</v>
       </c>
       <c r="E29" t="n">
-        <v>0</v>
+        <v>308.4006734006734</v>
       </c>
       <c r="F29" t="n">
-        <v>0</v>
+        <v>246.0606060606061</v>
       </c>
       <c r="G29" t="n">
-        <v>0</v>
+        <v>281.0606060606061</v>
       </c>
       <c r="H29" t="n">
-        <v>25</v>
+        <v>270.6666666666667</v>
       </c>
       <c r="I29" t="n">
-        <v>15</v>
+        <v>203</v>
       </c>
       <c r="J29" t="n">
-        <v>20</v>
-[...4 lines deleted...]
-        </is>
+        <v>256</v>
+      </c>
+      <c r="K29" t="n">
+        <v>-2.945611742233834</v>
+      </c>
+      <c r="L29" t="n">
+        <v>10</v>
+      </c>
+      <c r="M29" t="n">
+        <v>10</v>
+      </c>
+      <c r="N29" t="n">
+        <v>25</v>
+      </c>
+      <c r="O29" t="n">
+        <v>35</v>
+      </c>
+      <c r="P29" t="inlineStr">
+        <is>
+          <t>2026-10-08 23:33:00</t>
+        </is>
+      </c>
+      <c r="Q29" t="n">
+        <v>35</v>
+      </c>
+      <c r="R29" t="n">
+        <v>35</v>
+      </c>
+      <c r="S29" t="n">
+        <v>218.7205387205387</v>
+      </c>
+      <c r="T29" t="n">
+        <v>20</v>
+      </c>
+      <c r="U29" t="n">
+        <v>221.4545454545455</v>
+      </c>
+      <c r="V29" t="n">
+        <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="B30" t="inlineStr"/>
+        <v>4</v>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>2026-10-11</t>
+        </is>
+      </c>
       <c r="C30" t="n">
-        <v>0</v>
+        <v>203</v>
       </c>
       <c r="D30" t="n">
-        <v>0</v>
+        <v>273.4006734006734</v>
       </c>
       <c r="E30" t="n">
-        <v>0</v>
+        <v>308.4006734006734</v>
       </c>
       <c r="F30" t="n">
-        <v>0</v>
+        <v>246.0606060606061</v>
       </c>
       <c r="G30" t="n">
-        <v>0</v>
+        <v>281.0606060606061</v>
       </c>
       <c r="H30" t="n">
-        <v>25</v>
+        <v>270.6666666666667</v>
       </c>
       <c r="I30" t="n">
-        <v>15</v>
+        <v>203</v>
       </c>
       <c r="J30" t="n">
-        <v>20</v>
-[...4 lines deleted...]
-        </is>
+        <v>256</v>
+      </c>
+      <c r="K30" t="n">
+        <v>-2.945611742233834</v>
+      </c>
+      <c r="L30" t="n">
+        <v>10</v>
+      </c>
+      <c r="M30" t="n">
+        <v>10</v>
+      </c>
+      <c r="N30" t="n">
+        <v>25</v>
+      </c>
+      <c r="O30" t="n">
+        <v>35</v>
+      </c>
+      <c r="P30" t="inlineStr">
+        <is>
+          <t>2026-10-08 23:33:00</t>
+        </is>
+      </c>
+      <c r="Q30" t="n">
+        <v>35</v>
+      </c>
+      <c r="R30" t="n">
+        <v>35</v>
+      </c>
+      <c r="S30" t="n">
+        <v>218.7205387205387</v>
+      </c>
+      <c r="T30" t="n">
+        <v>20</v>
+      </c>
+      <c r="U30" t="n">
+        <v>221.4545454545455</v>
+      </c>
+      <c r="V30" t="n">
+        <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="B31" t="inlineStr"/>
+        <v>5</v>
+      </c>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>2026-10-12</t>
+        </is>
+      </c>
       <c r="C31" t="n">
-        <v>0</v>
+        <v>203</v>
       </c>
       <c r="D31" t="n">
-        <v>0</v>
+        <v>273.4006734006734</v>
       </c>
       <c r="E31" t="n">
-        <v>0</v>
+        <v>308.4006734006734</v>
       </c>
       <c r="F31" t="n">
-        <v>0</v>
+        <v>246.0606060606061</v>
       </c>
       <c r="G31" t="n">
-        <v>0</v>
+        <v>281.0606060606061</v>
       </c>
       <c r="H31" t="n">
-        <v>25</v>
+        <v>270.6666666666667</v>
       </c>
       <c r="I31" t="n">
-        <v>15</v>
+        <v>203</v>
       </c>
       <c r="J31" t="n">
-        <v>20</v>
-[...424 lines deleted...]
-        </is>
+        <v>256</v>
+      </c>
+      <c r="K31" t="n">
+        <v>-2.945611742233834</v>
+      </c>
+      <c r="L31" t="n">
+        <v>10</v>
+      </c>
+      <c r="M31" t="n">
+        <v>10</v>
+      </c>
+      <c r="N31" t="n">
+        <v>25</v>
+      </c>
+      <c r="O31" t="n">
+        <v>35</v>
+      </c>
+      <c r="P31" t="inlineStr">
+        <is>
+          <t>2026-10-08 23:33:00</t>
+        </is>
+      </c>
+      <c r="Q31" t="n">
+        <v>35</v>
+      </c>
+      <c r="R31" t="n">
+        <v>35</v>
+      </c>
+      <c r="S31" t="n">
+        <v>218.7205387205387</v>
+      </c>
+      <c r="T31" t="n">
+        <v>20</v>
+      </c>
+      <c r="U31" t="n">
+        <v>221.4545454545455</v>
+      </c>
+      <c r="V31" t="n">
+        <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>